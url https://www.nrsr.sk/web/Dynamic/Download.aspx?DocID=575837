--- v0 (2025-12-07)
+++ v1 (2026-05-25)
@@ -2,255 +2,255 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="4FE3F199" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Nzov"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>NÁRODNÁ RADA SLOVENSKEJ REPUBLIKY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00FF0B80" w:rsidP="00767DF6">
+    <w:p w14:paraId="76B863B4" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00FF0B80" w:rsidP="00767DF6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>IX.</w:t>
       </w:r>
       <w:r w:rsidR="00767DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> volebné obdobie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="1AD5EA87" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="1B92F385" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
-[...7 lines deleted...]
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00BD1675" w:rsidP="00767DF6">
+    <w:p w14:paraId="6F94EAD0" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F0121ED" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00BD1675" w:rsidP="00767DF6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>KNR-PZP-</w:t>
       </w:r>
       <w:r w:rsidR="00F44DE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>5788/2025-30</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="297F5E63" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0073639B" w:rsidRDefault="0073639B" w:rsidP="00767DF6">
+    <w:p w14:paraId="1654B4EA" w14:textId="77777777" w:rsidR="0073639B" w:rsidRDefault="0073639B" w:rsidP="00767DF6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00896D6F" w:rsidRDefault="00896D6F" w:rsidP="00767DF6">
+    <w:p w14:paraId="4AAD2A48" w14:textId="77777777" w:rsidR="00896D6F" w:rsidRDefault="00896D6F" w:rsidP="00767DF6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00A85AEC" w:rsidP="00767DF6">
+    <w:p w14:paraId="703BEB9D" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00A85AEC" w:rsidP="00767DF6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>851</w:t>
       </w:r>
       <w:r w:rsidR="00767DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="45CACF9C" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="108B6AF7" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>S p o l o č n á     s p r á v a</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="4F9350A8" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00D72504">
+    <w:p w14:paraId="618A2F72" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00D72504">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>výborov Národnej rady Slovenske</w:t>
       </w:r>
       <w:r w:rsidR="00685AD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -272,229 +272,211 @@
         </w:rPr>
         <w:t>návrh</w:t>
       </w:r>
       <w:r w:rsidR="00685AD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="007F0B95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F2AD0" w:rsidRPr="000F2AD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">poslancov Národnej rady Slovenskej republiky Dagmar </w:t>
+        <w:t xml:space="preserve">poslancov Národnej rady Slovenskej republiky Dagmar Kramplovej, Milana </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000F2AD0" w:rsidRPr="000F2AD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kramplovej</w:t>
+        <w:t>Garaja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000F2AD0" w:rsidRPr="000F2AD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, Milana </w:t>
+        <w:t xml:space="preserve">, Andreja Danka a Adama </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000F2AD0" w:rsidRPr="000F2AD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Garaja</w:t>
+        <w:t>Lučanského</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000F2AD0" w:rsidRPr="000F2AD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, Andreja Danka a Adama </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> na vydanie zákona, ktorým sa mení a dopĺňa zákon Národnej rady Slovenskej republiky č. 152/1995 Z. z. o potravinách v znení neskorších predpisov (tlač 851)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vo výboroch Národnej rady Slovenskej republiky v druhom čítaní</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
-[...17 lines deleted...]
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="0D4B1045" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13BBD11B" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2751A877" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Výbor Národnej rady Slovenskej republiky pre pôdohospodárstvo a životné prostredie  ako gestorský výbor k </w:t>
       </w:r>
       <w:r w:rsidR="000F2AD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>poslaneckému</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> návrhu zákona podáva Národnej rade Slovenskej republiky v súlade s § 79 ods. 1 zákona </w:t>
       </w:r>
       <w:r w:rsidR="009718D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Národnej</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> rady Slovenskej republiky č. 350/1996 Z. z. o rokovacom poriadku Národnej rady Slovenskej republiky v znení neskorších predpisov spoločnú správu výborov Národnej rady Slovenskej republiky:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
-[...15 lines deleted...]
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="02B8A4CB" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00969EC5" w14:textId="77777777" w:rsidR="009718D7" w:rsidRDefault="009718D7" w:rsidP="00767DF6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D55A6B0" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>I.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
-[...7 lines deleted...]
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="49E88479" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782EFB25" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRPr="00D72504" w:rsidRDefault="00767DF6" w:rsidP="00D72504">
+    <w:p w14:paraId="3D65B33A" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRPr="00D72504" w:rsidRDefault="00767DF6" w:rsidP="00D72504">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Národná rada Sloven</w:t>
       </w:r>
       <w:r w:rsidR="005E4690">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">skej </w:t>
       </w:r>
       <w:r w:rsidR="00170B98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>republiky uznesením č</w:t>
@@ -555,480 +537,450 @@
       </w:r>
       <w:r w:rsidR="00116A2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">pridelila </w:t>
       </w:r>
       <w:r w:rsidR="00C700DE" w:rsidRPr="00C700DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">návrh </w:t>
       </w:r>
       <w:r w:rsidR="00990DE2" w:rsidRPr="00990DE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">poslancov Národnej rady Slovenskej republiky Dagmar </w:t>
+        <w:t xml:space="preserve">poslancov Národnej rady Slovenskej republiky Dagmar Kramplovej, Milana </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00990DE2" w:rsidRPr="00990DE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kramplovej</w:t>
+        <w:t>Garaja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00990DE2" w:rsidRPr="00990DE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, Milana </w:t>
+        <w:t xml:space="preserve">, Andreja Danka a Adama </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00990DE2" w:rsidRPr="00990DE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Garaja</w:t>
+        <w:t>Lučanského</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00990DE2" w:rsidRPr="00990DE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, Andreja Danka a Adama </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> na vydanie zákona, ktorým sa mení a dopĺňa zákon Národnej rady Slovenskej republiky č. 152/1995 Z. z. o potravinách v znení neskorších predpisov (tlač 851)</w:t>
       </w:r>
       <w:r w:rsidR="00685AD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>na prerokovanie týmto výborom:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="01998A6C" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="7A5FF63F" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Ústavnoprávnemu výboru Národnej rady Slo</w:t>
       </w:r>
       <w:r w:rsidR="00C700DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>venskej republiky</w:t>
       </w:r>
       <w:r w:rsidR="000F2AD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000976DE" w:rsidRDefault="00BD1675" w:rsidP="000F2AD0">
+    <w:p w14:paraId="4E76C4C0" w14:textId="77777777" w:rsidR="000976DE" w:rsidRDefault="00BD1675" w:rsidP="000F2AD0">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00767DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Výboru Národnej rady Slovenskej republiky pre pôdohospodárstvo a</w:t>
       </w:r>
       <w:r w:rsidR="007F0B95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> životné prostredie</w:t>
       </w:r>
       <w:r w:rsidR="000976DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="3D66D47D" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="2CF297FA" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Za gestorský výbor určila Výbor Národnej rady Slovenskej republiky pre pôdohospodárstvo a životné prostredie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009718D7" w:rsidRDefault="009718D7" w:rsidP="00767DF6">
+    <w:p w14:paraId="71BD201E" w14:textId="77777777" w:rsidR="009718D7" w:rsidRDefault="009718D7" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00CF7819">
+    <w:p w14:paraId="7F8617FB" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00CF7819">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Výbory prerokovali predmetný návrh zákona v lehote určenej uznesením Národnej rady Slovenskej republiky.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D5D1D" w:rsidRDefault="002D5D1D" w:rsidP="00116A2B">
+    <w:p w14:paraId="5652E667" w14:textId="77777777" w:rsidR="002D5D1D" w:rsidRDefault="002D5D1D" w:rsidP="00116A2B">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00116A2B" w:rsidRDefault="00116A2B" w:rsidP="00116A2B">
+    <w:p w14:paraId="455DDEC0" w14:textId="77777777" w:rsidR="00116A2B" w:rsidRDefault="00116A2B" w:rsidP="00116A2B">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007607E4" w:rsidRDefault="007607E4" w:rsidP="00116A2B">
+    <w:p w14:paraId="3D3743B7" w14:textId="77777777" w:rsidR="007607E4" w:rsidRDefault="007607E4" w:rsidP="00116A2B">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="0C2DA6C4" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>II.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="4E63542A" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A763C" w:rsidRDefault="008A763C" w:rsidP="00767DF6">
+    <w:p w14:paraId="53A0BA7B" w14:textId="77777777" w:rsidR="008A763C" w:rsidRDefault="008A763C" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="581ED7C0" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Poslanci Národnej rady Slovenskej republiky, ktorí nie sú členmi výborov, ktorým bol návrh zákona pridelený, neoznámili v určenej lehote gestorskému výboru žiadne stanovisko k predmetnému návrhu zákona (§ 75 ods. 2 zákona Národnej rady Slovenskej republiky č. 350/1996 Z. z. o rokovacom poriadku Národnej rady Slovenskej republiky v znení neskorších predpisov).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F46ED" w:rsidRDefault="009F46ED" w:rsidP="00767DF6">
+    <w:p w14:paraId="3247BD23" w14:textId="77777777" w:rsidR="009F46ED" w:rsidRDefault="009F46ED" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F46ED" w:rsidRDefault="009F46ED" w:rsidP="009F46ED">
+    <w:p w14:paraId="052FC022" w14:textId="77777777" w:rsidR="009F46ED" w:rsidRDefault="009F46ED" w:rsidP="009F46ED">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E438E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanovisko vlády Slovenskej republiky k návrhu poslancov </w:t>
       </w:r>
       <w:r w:rsidRPr="009F46ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Národnej rady Slovenskej republiky Dagmar </w:t>
+        <w:t xml:space="preserve">Národnej rady Slovenskej republiky Dagmar Kramplovej, Milana </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F46ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Kramplovej</w:t>
+        <w:t>Garaja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F46ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Milana </w:t>
+        <w:t xml:space="preserve">, Andreja Danka a Adama </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F46ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Garaja</w:t>
+        <w:t>Lučanského</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F46ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Andreja Danka a Adama </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> na vydanie zákona, ktorým sa mení a dopĺňa zákon Národnej rady Slovenskej republiky č. 152/1995 Z. z. o potravinách v znení neskorších predpisov (tlač 851)</w:t>
       </w:r>
       <w:r w:rsidRPr="003E438E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> podľa § 70 ods. 2 zákona Národnej rady Slovenskej republiky č. 350/1996 Z. z. o rokovacom poriadku Národnej rady Slovenskej republiky v znení neskorších predpisov nebolo do konania schôdze gestorského výboru doručené.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="13EA98B8" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="29F17F72" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="30B2FF86" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>III.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="5E01799D" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="79A3763D" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="0EFC0C2E" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Výbory Národnej rady Slovenskej republiky, ktorým bol návrh zákona pridelený zaujali k nemu nasledovné stanoviská:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="766C0AAA" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRDefault="003C11A2" w:rsidP="00767DF6">
+    <w:p w14:paraId="29E20050" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRDefault="003C11A2" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00692DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ústavnoprávny výbor </w:t>
       </w:r>
       <w:r w:rsidR="00767DF6" w:rsidRPr="00692DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Národnej rady Slovenskej </w:t>
       </w:r>
@@ -1123,60 +1075,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a odporučil ho Národnej rade </w:t>
       </w:r>
       <w:r w:rsidRPr="00692DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Slovenskej republiky </w:t>
       </w:r>
       <w:r w:rsidRPr="00692DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>schváliť</w:t>
       </w:r>
       <w:r w:rsidR="00FC46B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> s pozmeňujúcimi a doplňujúcimi návrhmi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B56848" w:rsidRDefault="00B56848" w:rsidP="00767DF6">
+    <w:p w14:paraId="5E32CDE9" w14:textId="77777777" w:rsidR="00B56848" w:rsidRDefault="00B56848" w:rsidP="00767DF6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00767DF6" w:rsidRPr="00DC4CB9" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
+    <w:p w14:paraId="5E123D1B" w14:textId="77777777" w:rsidR="00767DF6" w:rsidRPr="00DC4CB9" w:rsidRDefault="00767DF6" w:rsidP="00767DF6">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2C6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Výbor Národnej rady Slovenskej republiky pre pôdohospodárstvo a životné prostredie </w:t>
       </w:r>
       <w:r w:rsidR="004774C7" w:rsidRPr="008F2C6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>uznesením č.</w:t>
       </w:r>
       <w:r w:rsidR="004774C7" w:rsidRPr="00C67999">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -1231,224 +1183,216 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F0784B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>októbra</w:t>
       </w:r>
       <w:r w:rsidR="00DA798F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
       <w:r w:rsidR="00FF0B80" w:rsidRPr="008F2C6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F205A7" w:rsidRPr="008F2C6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>s </w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">s návrhom zákona </w:t>
+      </w:r>
       <w:r w:rsidR="00F205A7" w:rsidRPr="008F2C6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-        <w:t xml:space="preserve">návrhom zákona </w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">súhlasil </w:t>
       </w:r>
       <w:r w:rsidR="00F205A7" w:rsidRPr="008F2C6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a odporučil ho Národnej rade Slovenskej republiky </w:t>
       </w:r>
       <w:r w:rsidR="003B6204" w:rsidRPr="008F2C6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>schváliť</w:t>
       </w:r>
       <w:r w:rsidR="00C22D3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidR="00B56848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t> pozmeňujúcimi a doplňujúcimi návrhmi</w:t>
       </w:r>
       <w:r w:rsidR="00C22D3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000976DE" w:rsidRDefault="000976DE" w:rsidP="000A53E8">
-[...17 lines deleted...]
-    <w:p w:rsidR="005A2FEF" w:rsidRDefault="005A2FEF" w:rsidP="005A2FEF">
+    <w:p w14:paraId="7CBF305D" w14:textId="77777777" w:rsidR="000976DE" w:rsidRDefault="000976DE" w:rsidP="000A53E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DAF4DC8" w14:textId="77777777" w:rsidR="000976DE" w:rsidRDefault="000976DE" w:rsidP="000A53E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5947BE02" w14:textId="77777777" w:rsidR="005A2FEF" w:rsidRDefault="005A2FEF" w:rsidP="005A2FEF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>IV.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A2FEF" w:rsidRDefault="005A2FEF" w:rsidP="000A53E8">
-[...17 lines deleted...]
-    <w:p w:rsidR="00C22D3F" w:rsidRPr="003958DD" w:rsidRDefault="00C22D3F" w:rsidP="00C22D3F">
+    <w:p w14:paraId="30513017" w14:textId="77777777" w:rsidR="005A2FEF" w:rsidRDefault="005A2FEF" w:rsidP="000A53E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35AEA245" w14:textId="77777777" w:rsidR="00004FE2" w:rsidRDefault="00004FE2" w:rsidP="000A53E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07940896" w14:textId="77777777" w:rsidR="00C22D3F" w:rsidRPr="003958DD" w:rsidRDefault="00C22D3F" w:rsidP="00C22D3F">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Z uznesení výborov Národnej rady Slovenskej republiky, uvedených v bode III. tejto správy, vyplývajú tieto pozmeňujúce a doplňujúce návrhy s odporúčaním gestorského výboru:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00212636" w:rsidRPr="00212636" w:rsidRDefault="00212636" w:rsidP="00212636">
+    <w:p w14:paraId="551A1BF6" w14:textId="77777777" w:rsidR="00212636" w:rsidRPr="00212636" w:rsidRDefault="00212636" w:rsidP="00212636">
       <w:pPr>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="65AF926B" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00402F09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">V </w:t>
       </w:r>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>úvodnej vete návrhu zákona sa slová „mení a dopĺňa zákon“ nahrádzajú slovami „dopĺňa zákon Národnej rady Slovenskej republiky“.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="1B90FBD9" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="241A79AB" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:ind w:left="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00402F09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Odôvodnenie k bodu 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00402F09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -1458,253 +1402,253 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Navrhuje sa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>legislatívno</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> – technická úprava, ktorou sa zosúlaďuje názov návrhu zákona s jeho platným znením a aj obsahom čl. I návrhu zákona.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="26BA53B0" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="5529541D" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00C55591" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="2D8CB9D3" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00C55591" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C55591">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ústavnoprávny výbor Národnej rady Slovenskej republiky</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="003958DD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="0AC18C9A" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="003958DD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Výbor Národnej rady Slovenskej republiky pre pôdohospodárstvo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="3E3BA538" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>a životné prostredie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="113E34CE" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="1A7C860D" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B700BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Gestorský výbor odporúča schváliť</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="362F5194" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="50595EBA" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="0F93D5BF" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00402F09">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">V </w:t>
       </w:r>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>čl. I sa v úvodnej vete vypúšťajú slová „mení a“.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="357BC180" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="67BB1F6B" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00402F09">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Odôvodnenie k bodu  2.</w:t>
@@ -1719,263 +1663,263 @@
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Legislatívno</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – technická úprava v súvislosti s obsahom čl. I návrhu zákona.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="10B1367F" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="79846BD1" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00C55591" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="68292E47" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00C55591" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C55591">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ústavnoprávny výbor Národnej rady Slovenskej republiky</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="003958DD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="0EE155A7" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="003958DD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Výbor Národnej rady Slovenskej republiky pre pôdohospodárstvo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="759FA4CE" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>a životné prostredie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="08827B6F" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="10C609E6" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B700BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Gestorský výbor odporúča schváliť</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="1876755A" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="1380CB66" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="4F07C964" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00402F09">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">V </w:t>
       </w:r>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>čl. I 1. bode sa slová „V § 2 ods. 1 sa za písmeno e) vkladá nové písmeno“ nahrádzajú slovami „§ 2 sa dopĺňa písmenom“.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="78C5EA26" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00402F09" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="5BB4B86D" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:ind w:left="3261"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00402F09">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2008,1301 +1952,1337 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>legislatívno</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – technická úprava, ktorou sa zosúlaďuje návrh zákona s jeho platným znením, nakoľko § 2 zákona Národnej rady Slovenskej republiky č. 152/1995 Z. z. sa nečlení na odseky.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="3F141AEB" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:ind w:left="3261"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="015983BD" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:ind w:left="3261"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00C55591" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="621F9F62" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00C55591" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C55591">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ústavnoprávny výbor Národnej rady Slovenskej republiky</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="003958DD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="72325581" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="003958DD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Výbor Národnej rady Slovenskej republiky pre pôdohospodárstvo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="1007388B" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>a životné prostredie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="0010D796" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="212B339E" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B700BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Gestorský výbor odporúča schváliť</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="1167E8A1" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:ind w:left="3261"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="5A541A64" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:ind w:left="3261"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="6785471E" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D725F3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V </w:t>
       </w:r>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">čl. I, 1. bode [§ 2 ods. 1 písm. f)] sa slová „schválené ako nová potravina“ nahrádzajú slovami „povolené Európskou komisiou a zaradené do </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>únijného</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zoznamu povolených nových potravín“.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="7F062D1A" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="2AFD2B2B" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:ind w:left="4248"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D725F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Odôvodnenie k bodu 4:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D725F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Navrhuje sa zosúladenie zavedenej terminológie s § 6 ods. 3 písm. a) zákona Národnej rady Slovenskej republiky č. 152/1995 Z. z.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
-[...23 lines deleted...]
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00C55591" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="4D6DD9AD" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A449F83" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05A81A05" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CFAD27D" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00C55591" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C55591">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ústavnoprávny výbor Národnej rady Slovenskej republiky</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="003958DD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="5D69C061" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="003958DD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Výbor Národnej rady Slovenskej republiky pre pôdohospodárstvo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="3D062134" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>a životné prostredie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="2F34AB2C" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="12978450" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B700BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Gestorský výbor odporúča schváliť</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
-[...15 lines deleted...]
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="59BBB5EC" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="113EF5CE" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="376895DC" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D725F3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V </w:t>
       </w:r>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>čl. I sa vypúšťa bod 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="4249F156" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="2B27F7A1" w14:textId="3753B16F" w:rsidR="0037014F" w:rsidRDefault="0037014F" w:rsidP="00B700BD">
+      <w:pPr>
+        <w:pStyle w:val="Odsekzoznamu"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>Nasledujúce body sa primerane prečíslujú.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C5FFD7" w14:textId="77777777" w:rsidR="0037014F" w:rsidRPr="00D725F3" w:rsidRDefault="0037014F" w:rsidP="00B700BD">
+      <w:pPr>
+        <w:pStyle w:val="Odsekzoznamu"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29BC56F8" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="4253"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Odôvodnenie k bodu 5:</w:t>
       </w:r>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Navrhuje sa vypustenie bodu 2 návrhu zákona, ktorým sa zavádza splnomocnenie pre ministerstvo ustanoviť podrobnosti všeobecne záväzným právnym predpisom. Vzhľadom na to, že sa v rámci pozmeňujúceho návrhu vypustila povinnosť osobitného označovania potravín obsahujúcich zložku z hmyzu na obale, nie je potrebné, aby ministerstvo určovalo podrobnosti vykonávacím predpisom.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="3961430F" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="4253"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="63565D8E" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="4253"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="003958DD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="034FF8E4" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="003958DD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Výbor Národnej rady Slovenskej republiky pre pôdohospodárstvo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="2E0BF050" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>a životné prostredie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="1B0EEA5C" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="264185DE" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B700BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Gestorský výbor odporúča schváliť</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="3AB96333" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="4253"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="751F754A" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="4253"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="52E388F3" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D725F3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V </w:t>
       </w:r>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>čl. I, 3. bode [§ 6 ods. 4 písm. e)] sa slová „štátnom jazyku“ nahrádzajú slovami „kodifikovanej podobe štátneho jazyka“.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="7E09AFDC" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="005C393C" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="54AC861A" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="005C393C" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:ind w:left="4253"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D725F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Odôvodnenie k bodu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D725F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D725F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Navrhuje sa zosúladenie s terminológiou používanou v § 9 zákona Národnej rady Slovenskej republiky č. 152/1995 Z. z.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="79A184F5" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00C55591" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="4476B253" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00C55591" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C55591">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ústavnoprávny výbor Národnej rady Slovenskej republiky</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="003958DD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="18A3F5CB" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="003958DD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Výbor Národnej rady Slovenskej republiky pre pôdohospodárstvo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="651925D7" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>a životné prostredie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="10CD92AF" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="3980F46E" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="644"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A11743">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gestorský výbor odporúča schváliť</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="232DE3EC" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="328DA4E9" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="7EFC3FC1" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D725F3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE118F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>čl. I, 4</w:t>
       </w:r>
       <w:r w:rsidR="00631841">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE118F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bode sa v § 9c vypúšťa odsek 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="2E26C966" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="21091251" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE118F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t>Ostatné odseky sa primerane prečíslujú.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="7410731B" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="361CD02A" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:ind w:left="4248"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D725F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Odôvodnenie k bodu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D725F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D725F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE118F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Navrhuje sa vypustenie odseku 1 v § 9c, ktorý ustanovuje povinnosť osobitného označovania potravín obsahujúcich zložku z hmyzu na obale. Cieľom je ponechať iba povinnosť oddeleného predaja a informovania spotrebiteľa podľa ďalších odsekov § 9c, čím sa zamedzí duplicitnej a nadmernej regulácii v oblasti označovania potravín, ktorá je už upravená právom Európskej únie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
-[...15 lines deleted...]
-    <w:p w:rsidR="00B700BD" w:rsidRPr="003958DD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="0A6AB0C1" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A0B9941" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0334D8" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="003958DD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Výbor Národnej rady Slovenskej republiky pre pôdohospodárstvo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="180F2155" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>a životné prostredie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="177E6BB6" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="67F6D093" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B700BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Gestorský výbor odporúča schváliť</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
-[...15 lines deleted...]
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="02AC7EBC" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8691EB" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B98B0DF" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE118F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Za bod 4 sa vkladá nový bod 5, ktorý znie:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="2BC65D50" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="73F69B1A" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE118F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>„5. V § 28 sa odsek 2 dopĺňa písmenami r) až u), ktoré znejú:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="56A93ADE" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00EE118F" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="35442B65" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00EE118F" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE118F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r) neumiestni potravinu obsahujúcu zložku z hmyzu na samostatné predajné miesto podľa § 9c ods. 1,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00EE118F" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="134185E1" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00EE118F" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE118F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s) pri predaji na diaľku neposkytne informáciu o prítomnosti zložky z hmyzu spolu s názvom potraviny podľa § 9c ods. 2,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00EE118F" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="53B9C774" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00EE118F" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE118F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">t) pri predaji prostredníctvom automatu pred kúpou neposkytne informáciu o prítomnosti zložky z hmyzu podľa § 9c ods. 3, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="19258842" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE118F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t>u) neinformuje spotrebiteľa o prítomnosti zložku z hmyzu pri ponuke hotového pokrmu alebo jedla podľa § 9c ods. 4.“.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00EE118F" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="4FE8FAA8" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00EE118F" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00EE118F" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="37E4DF17" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00EE118F" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="4253"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE118F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Odôvodnenie k bodu </w:t>
@@ -3325,970 +3305,970 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE118F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE118F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Navrhuje sa doplnenie skutkových podstát správnych deliktov za porušenie nových povinností podľa § 9c ods. 1 až 4. V súčasnosti nie je v zákone o potravinách ustanovená adekvátna sankcia pre tieto povinnosti, čo by viedlo k ich neúčinnosti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="624F49F3" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="16D4CBE4" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="003958DD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="7C9EB0C8" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="003958DD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Výbor Národnej rady Slovenskej republiky pre pôdohospodárstvo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="6EF0E961" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>a životné prostredie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="2B3630D7" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="58FC72A8" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="644"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A11743">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gestorský výbor odporúča schváliť</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="67C78CF7" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="6D77DC2F" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="2A46EBF7" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="7DD723FD" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE118F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Za </w:t>
       </w:r>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>čl. I sa vkladá nový čl. II, ktorý znie:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="418CA921" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="4C413985" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="644"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="7D4877AF" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:ind w:left="426" w:firstLine="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Čl. II</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="602462A4" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zákon č. 467/2002 Z. z. o výrobe a uvádzaní liehu na trh v znení zákona č. 211/2003 Z. z., zákona č. 105/2004 Z. z., zákona č. 556/2004 Z. z., zákona č. 279/2008 Z. z., zákona č. 474/2009 Z. z., zákona č. 91/2016 Z. z., zákona č. 177/2018 Z. z., zákona č. 290/2018 Z. z. a zákona č. 511/2021 Z. z. sa mení a dopĺňa takto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="6EE92756" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="0196EE74" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V § 10 ods. 1 písm. c) sa slová „</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk211247436"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk211247436"/>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ods. 1 alebo 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0022311D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“ nahrádzajú slovami „</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk211247449"/>
+      <w:r w:rsidRPr="0022311D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ods. 2 alebo ods. 3</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“ nahrádzajú slovami „</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>“.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="16469450" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="426" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="2CB46F12" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V § 10 ods. 8 prvej vete sa na konci pripája bodkočiarka a slová „</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk211247477"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk211247477"/>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ministerstvo postupuje rovnako aj vtedy, ak fyzická osoba doručí ministerstvu oznámenie po uplynutí lehoty podľa odseku 6</w:t>
       </w:r>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="2115D8C0" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="426" w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="5E28F95B" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V § 10 ods. 10 písm. b), ods. 11 písm. c) a ods. 13a ods. 2 písm. b) sa slová „</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk211247696"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk211247696"/>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ods. 1 alebo ods. 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="0022311D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“ nahrádzajú slovami „</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk211247701"/>
+      <w:r w:rsidRPr="0022311D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ods. 2 alebo ods. 3</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“ nahrádzajú slovami „</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>“.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="64F2F1B5" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="426" w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="572FA696" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">V § 13a sa pred odsek 1 vkladá nový odsek 1, ktorý znie: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="5A16AFAB" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="851" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk211247785"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk211247785"/>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>„(1) Priestupku sa dopustí fyzická osoba, ktorá neoznámi ministerstvu nadobudnutie destilačného zariadenia v lehote podľa § 10 ods. 6 alebo § 15c.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="335E1188" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="426" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="3AD36327" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="426" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Doterajšie odseky 1 až 4 sa označujú ako odseky 2 až 5.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="5A8F935A" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="426" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="5114C8C6" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">V § 13a odsek 4 znie: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="25672F0B" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="851" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk211247917"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk211247917"/>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>„(4) Ministerstvo uloží za priestupok podľa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="02848E0B" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:ind w:left="426" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a) odseku 1 alebo odseku 3 pokutu od 100 eur do 3 000 eur,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="3249F5B1" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:ind w:left="426" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>b) odseku 2 pokutu od 500 eur do 3 000 eur.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>“.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="5A635BE5" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="426" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="30C953CF" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Za § 15b sa vkladá § 15c, ktorý vrátane nadpisu znie: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="36A0EA17" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="56414F8B" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="22956383" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:firstLine="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>§ 15c</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="58174E2A" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:firstLine="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Prechodné ustanovenie k úprave účinnej od 1. apríla 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="111E763B" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fyzická osoba, ktorá do 31. marca 2026 neoznámila ministerstvu nadobudnutie destilačného zariadenia v lehote podľa § 10 ods. 6 a nie je zapísaná v evidencii podľa § 10 ods. 7, je povinná oznámiť ministerstvu nadobudnutie destilačného zariadenia do 30. júna 2026.“.“.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="58AA6829" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="1C6AC59D" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t>Nasledujúci článok sa primerane prečísluje.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="472BCDE9" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="0022311D" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t>V súvislosti s tým sa na primerane upraví názov zákona.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="76872E1F" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t>Nový článok nadobúda účinnosť 1. apríla 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="3B014A3B" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00EE118F" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="3B8993B9" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00EE118F" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="27F4F554" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="4253"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE118F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Odôvodnenie k bodu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -4340,201 +4320,201 @@
         <w:t>pretožedoterajšia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> právna úprava </w:t>
       </w:r>
       <w:r w:rsidRPr="0022311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>nepostihuje niektoré nedostatky na úseku oznamovania nadobudnutia destilačného zariadenia fyzickými osobami. Navrhuje sa, aby MPRV SR mohlo zaevidovať aj tie fyzické osoby, ktorí nadobudnutie destilačného zariadenia oznámili až po 15 dňovej lehote, čím síce porušili povinnosť, avšak podľa doterajšej úpravy sa napriek nadobudnutiu tohto zariadenia nedostali do evidencie. Zároveň sa porušenie tejto povinnosti výslovne zaraďuje medzi priestupky, kde dosiaľ chýbalo. V prechodnom ustanovení sa navrhuje ustanoviť prechodné obdobie troch mesiacov, počas ktorých si dotknuté fyzické osoby majú splniť povinnosť, ktorú dovtedy porušovali. Ak nesplnia túto prechodnú oznamovaciu povinnosť, bude aj to priestupkom.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="7B74582D" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="003958DD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="3967AD2F" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="003958DD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Výbor Národnej rady Slovenskej republiky pre pôdohospodárstvo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="596BC135" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>a životné prostredie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="15E005FE" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="4E529ECA" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="644"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A11743">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gestorský výbor odporúča schváliť</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="52A28A17" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="409884F9" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="36321E86" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D725F3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V </w:t>
       </w:r>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>čl. II sa slová „dňom 1. apríl“ nahrádzajú slovami „1. apríla“.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="3BC9BAE5" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRPr="00D725F3" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
+    <w:p w14:paraId="4513B038" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00B700BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1021"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="4253"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -4570,234 +4550,234 @@
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Legislatívno</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C393C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – technické precizovanie textu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00507CCA" w:rsidRDefault="00507CCA" w:rsidP="00507CCA">
+    <w:p w14:paraId="1F5C23B2" w14:textId="77777777" w:rsidR="00507CCA" w:rsidRDefault="00507CCA" w:rsidP="00507CCA">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00507CCA">
+    <w:p w14:paraId="2CD224DA" w14:textId="77777777" w:rsidR="00B700BD" w:rsidRDefault="00B700BD" w:rsidP="00507CCA">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00507CCA" w:rsidRPr="00C55591" w:rsidRDefault="00507CCA" w:rsidP="00507CCA">
+    <w:p w14:paraId="14DC9A16" w14:textId="77777777" w:rsidR="00507CCA" w:rsidRPr="00C55591" w:rsidRDefault="00507CCA" w:rsidP="00507CCA">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C55591">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ústavnoprávny výbor Národnej rady Slovenskej republiky</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00507CCA" w:rsidRPr="003958DD" w:rsidRDefault="00507CCA" w:rsidP="00507CCA">
+    <w:p w14:paraId="6E0FFE21" w14:textId="77777777" w:rsidR="00507CCA" w:rsidRPr="003958DD" w:rsidRDefault="00507CCA" w:rsidP="00507CCA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Výbor Národnej rady Slovenskej republiky pre pôdohospodárstvo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00507CCA" w:rsidRDefault="00507CCA" w:rsidP="00507CCA">
+    <w:p w14:paraId="76952468" w14:textId="77777777" w:rsidR="00507CCA" w:rsidRDefault="00507CCA" w:rsidP="00507CCA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>a životné prostredie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00507CCA" w:rsidRDefault="00507CCA" w:rsidP="00507CCA">
+    <w:p w14:paraId="52A2A3B0" w14:textId="77777777" w:rsidR="00507CCA" w:rsidRDefault="00507CCA" w:rsidP="00507CCA">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00507CCA" w:rsidRDefault="00507CCA" w:rsidP="00507CCA">
+    <w:p w14:paraId="446E8528" w14:textId="77777777" w:rsidR="00507CCA" w:rsidRDefault="00507CCA" w:rsidP="00507CCA">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A11743">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gestorský výbor odporúča schváliť</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00507CCA" w:rsidRDefault="00507CCA" w:rsidP="00507CCA">
+    <w:p w14:paraId="5EF730C9" w14:textId="77777777" w:rsidR="00507CCA" w:rsidRDefault="00507CCA" w:rsidP="00507CCA">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D50D09" w:rsidRDefault="00D50D09" w:rsidP="00C22D3F">
-[...8 lines deleted...]
-    <w:p w:rsidR="00C22D3F" w:rsidRDefault="00C22D3F" w:rsidP="00C22D3F">
+    <w:p w14:paraId="4C178661" w14:textId="77777777" w:rsidR="00D50D09" w:rsidRDefault="00D50D09" w:rsidP="00C22D3F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8B1EA4" w14:textId="77777777" w:rsidR="00C22D3F" w:rsidRDefault="00C22D3F" w:rsidP="00C22D3F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>V.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C22D3F" w:rsidRDefault="00C22D3F" w:rsidP="00C22D3F">
+    <w:p w14:paraId="1D234688" w14:textId="77777777" w:rsidR="00C22D3F" w:rsidRDefault="00C22D3F" w:rsidP="00C22D3F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C22D3F" w:rsidRDefault="00C22D3F" w:rsidP="00C22D3F">
+    <w:p w14:paraId="6D5597C9" w14:textId="77777777" w:rsidR="00C22D3F" w:rsidRDefault="00C22D3F" w:rsidP="00C22D3F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE46D2" w:rsidRDefault="00C22D3F" w:rsidP="00C22D3F">
+    <w:p w14:paraId="07ACE5B2" w14:textId="77777777" w:rsidR="00AE46D2" w:rsidRDefault="00C22D3F" w:rsidP="00C22D3F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestorský výbor odporúča hlasovať o bodoch </w:t>
       </w:r>
       <w:r w:rsidR="00195B26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>1 a</w:t>
       </w:r>
@@ -4823,181 +4803,181 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">spoločnej správy spoločne </w:t>
       </w:r>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">s návrhom gestorského výboru uvedené body </w:t>
       </w:r>
       <w:r w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>schváliť.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C22D3F" w:rsidRDefault="005E3A45" w:rsidP="00C22D3F">
+    <w:p w14:paraId="0EF491E4" w14:textId="77777777" w:rsidR="00C22D3F" w:rsidRDefault="005E3A45" w:rsidP="00C22D3F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D50D09" w:rsidRDefault="00D50D09" w:rsidP="00C22D3F">
-[...59 lines deleted...]
-    <w:p w:rsidR="003B6204" w:rsidRDefault="003B6204" w:rsidP="003B6204">
+    <w:p w14:paraId="578DA275" w14:textId="77777777" w:rsidR="00D50D09" w:rsidRDefault="00D50D09" w:rsidP="00C22D3F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9E390B" w14:textId="77777777" w:rsidR="009F46ED" w:rsidRDefault="009F46ED" w:rsidP="00C22D3F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23FF5355" w14:textId="77777777" w:rsidR="009F46ED" w:rsidRDefault="009F46ED" w:rsidP="00C22D3F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152CB2EE" w14:textId="77777777" w:rsidR="009F46ED" w:rsidRDefault="009F46ED" w:rsidP="00C22D3F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED92023" w14:textId="77777777" w:rsidR="009F46ED" w:rsidRDefault="009F46ED" w:rsidP="00C22D3F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB2CA17" w14:textId="77777777" w:rsidR="00D50D09" w:rsidRDefault="00D50D09" w:rsidP="00C22D3F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57FF9312" w14:textId="77777777" w:rsidR="003B6204" w:rsidRDefault="003B6204" w:rsidP="003B6204">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00C22D3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00195B26" w:rsidRDefault="00195B26" w:rsidP="003B6204">
+    <w:p w14:paraId="02B9F4A8" w14:textId="77777777" w:rsidR="00195B26" w:rsidRDefault="00195B26" w:rsidP="003B6204">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B6204" w:rsidRDefault="003B6204" w:rsidP="003B6204">
+    <w:p w14:paraId="32EB7FB6" w14:textId="77777777" w:rsidR="003B6204" w:rsidRDefault="003B6204" w:rsidP="003B6204">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D77850" w:rsidRPr="003958DD" w:rsidRDefault="003B6204" w:rsidP="00DC4CB9">
+    <w:p w14:paraId="0F8F492E" w14:textId="77777777" w:rsidR="00D77850" w:rsidRPr="003958DD" w:rsidRDefault="003B6204" w:rsidP="00DC4CB9">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004C5B97" w:rsidRPr="004C5B97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Gestorský výbor na základe stanovísk výborov k</w:t>
       </w:r>
       <w:r w:rsidR="00507CCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> poslaneckému </w:t>
       </w:r>
@@ -5052,60 +5032,60 @@
       <w:r w:rsidR="00C22D3F" w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B56848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> pozmeňujúcimi a doplňujúcimi návrhmi</w:t>
       </w:r>
       <w:r w:rsidR="00C22D3F" w:rsidRPr="003958DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D77850" w:rsidRDefault="00D77850" w:rsidP="00D77850">
+    <w:p w14:paraId="06F72EF3" w14:textId="77777777" w:rsidR="00D77850" w:rsidRDefault="00D77850" w:rsidP="00D77850">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D77850" w:rsidRDefault="00D77850" w:rsidP="00DC4CB9">
+    <w:p w14:paraId="53D0CD75" w14:textId="77777777" w:rsidR="00D77850" w:rsidRDefault="00D77850" w:rsidP="00DC4CB9">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Spoločná správa výborov Národnej rady Slovenskej republiky o prerokovaní </w:t>
       </w:r>
       <w:r w:rsidR="00497ED6" w:rsidRPr="00685AD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>návrh</w:t>
       </w:r>
       <w:r w:rsidR="00497ED6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -5229,60 +5209,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00DC4CB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00DA798F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00195B26" w:rsidRDefault="00195B26" w:rsidP="00D77850">
+    <w:p w14:paraId="0C66EFA7" w14:textId="77777777" w:rsidR="00195B26" w:rsidRDefault="00195B26" w:rsidP="00D77850">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D77850" w:rsidRDefault="00D77850" w:rsidP="00D77850">
+    <w:p w14:paraId="64048D97" w14:textId="77777777" w:rsidR="00D77850" w:rsidRDefault="00D77850" w:rsidP="00D77850">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D50D09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>V citovanom uznesení výbor poveril spoločného spravodajcu výborov</w:t>
       </w:r>
       <w:r w:rsidR="00D50D09" w:rsidRPr="009E584C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5310,265 +5290,267 @@
       </w:r>
       <w:r w:rsidR="00D50D09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">predložiť Národnej rade Slovenskej republiky spoločnú správu výborov a splnomocnil ho podať návrhy podľa § 81 ods. 2, § 83 ods. 4, § 84 ods. </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="2 a"/>
         </w:smartTagPr>
         <w:r w:rsidR="00D50D09">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>2 a</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidR="00D50D09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> § 86 zákona o rokovacom poriadku Národnej rady Slovenskej republiky.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D77850" w:rsidRDefault="00D77850" w:rsidP="00D77850">
+    <w:p w14:paraId="1DB8D557" w14:textId="77777777" w:rsidR="00D77850" w:rsidRDefault="00D77850" w:rsidP="00D77850">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D73E5" w:rsidRDefault="006D73E5" w:rsidP="006D73E5">
+    <w:p w14:paraId="56DD2B44" w14:textId="77777777" w:rsidR="006D73E5" w:rsidRDefault="006D73E5" w:rsidP="006D73E5">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D73E5" w:rsidRDefault="006D73E5" w:rsidP="006D73E5"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="006D73E5" w:rsidRDefault="00195B26" w:rsidP="006D73E5">
+    <w:p w14:paraId="7DD1C689" w14:textId="77777777" w:rsidR="006D73E5" w:rsidRDefault="006D73E5" w:rsidP="006D73E5"/>
+    <w:p w14:paraId="73BA791E" w14:textId="77777777" w:rsidR="00AE46D2" w:rsidRDefault="00AE46D2" w:rsidP="006D73E5"/>
+    <w:p w14:paraId="53C55DC5" w14:textId="77777777" w:rsidR="00896D6F" w:rsidRDefault="00896D6F" w:rsidP="006D73E5"/>
+    <w:p w14:paraId="55AB41BB" w14:textId="77777777" w:rsidR="00896D6F" w:rsidRDefault="00896D6F" w:rsidP="006D73E5"/>
+    <w:p w14:paraId="260583BE" w14:textId="77777777" w:rsidR="00896D6F" w:rsidRDefault="00896D6F" w:rsidP="006D73E5"/>
+    <w:p w14:paraId="3C9BDD93" w14:textId="77777777" w:rsidR="00CF7819" w:rsidRDefault="00CF7819" w:rsidP="006D73E5"/>
+    <w:p w14:paraId="42902A2B" w14:textId="77777777" w:rsidR="006D73E5" w:rsidRDefault="006D73E5" w:rsidP="006D73E5"/>
+    <w:p w14:paraId="2FAE7E53" w14:textId="77777777" w:rsidR="006D73E5" w:rsidRDefault="00195B26" w:rsidP="006D73E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Ivan</w:t>
       </w:r>
       <w:r w:rsidR="006D73E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Š e v č í k</w:t>
       </w:r>
       <w:r w:rsidR="001D4E4F" w:rsidRPr="001D4E4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, v. r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009920B8" w:rsidRDefault="006D73E5" w:rsidP="00B42D28">
+    <w:p w14:paraId="543113A9" w14:textId="77777777" w:rsidR="009920B8" w:rsidRDefault="006D73E5" w:rsidP="00B42D28">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>predseda výboru</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009920B8" w:rsidSect="008F128C">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B002B5" w:rsidRDefault="00B002B5" w:rsidP="008F128C">
+    <w:p w14:paraId="0E236007" w14:textId="77777777" w:rsidR="00B002B5" w:rsidRDefault="00B002B5" w:rsidP="008F128C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B002B5" w:rsidRDefault="00B002B5" w:rsidP="008F128C">
+    <w:p w14:paraId="5246A512" w14:textId="77777777" w:rsidR="00B002B5" w:rsidRDefault="00B002B5" w:rsidP="008F128C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1712540319"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00B002B5" w:rsidRDefault="00B002B5">
+      <w:p w14:paraId="1EBA16E8" w14:textId="77777777" w:rsidR="00B002B5" w:rsidRDefault="00B002B5">
         <w:pPr>
           <w:pStyle w:val="Pta"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00990DE2">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00B002B5" w:rsidRDefault="00B002B5">
+  <w:p w14:paraId="640D8D22" w14:textId="77777777" w:rsidR="00B002B5" w:rsidRDefault="00B002B5">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B002B5" w:rsidRDefault="00B002B5" w:rsidP="008F128C">
+    <w:p w14:paraId="2924E5F3" w14:textId="77777777" w:rsidR="00B002B5" w:rsidRDefault="00B002B5" w:rsidP="008F128C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B002B5" w:rsidRDefault="00B002B5" w:rsidP="008F128C">
+    <w:p w14:paraId="2D6087E3" w14:textId="77777777" w:rsidR="00B002B5" w:rsidRDefault="00B002B5" w:rsidP="008F128C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C2B7058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A142FE30"/>
     <w:lvl w:ilvl="0" w:tplc="F56A6434">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8371,231 +8353,234 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="000C1BB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="48AEC7D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="5833404">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="953907120">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="852843296">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2100442100">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="670723591">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="551892541">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1585726161">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1256523896">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2141342519">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2133355663">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="587269807">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1205826891">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="646476050">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="737485477">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1359165430">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="780615039">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1367293827">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1796363580">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="652685261">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="566769053">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="502739861">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="674580104">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1955863710">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="404036368">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="863399940">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="86971948">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="170340707">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="583035197">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00767DF6"/>
     <w:rsid w:val="00004FE2"/>
     <w:rsid w:val="00031E12"/>
     <w:rsid w:val="00032009"/>
     <w:rsid w:val="00055FC1"/>
     <w:rsid w:val="000976DE"/>
     <w:rsid w:val="000A53E8"/>
     <w:rsid w:val="000B6F2F"/>
     <w:rsid w:val="000F2AD0"/>
     <w:rsid w:val="00103CC2"/>
     <w:rsid w:val="00116A2B"/>
     <w:rsid w:val="0013106D"/>
     <w:rsid w:val="00157507"/>
     <w:rsid w:val="00170B98"/>
     <w:rsid w:val="00172661"/>
     <w:rsid w:val="001738E4"/>
     <w:rsid w:val="00183028"/>
     <w:rsid w:val="00195B26"/>
     <w:rsid w:val="001A4C50"/>
     <w:rsid w:val="001A7387"/>
     <w:rsid w:val="001C4AAF"/>
     <w:rsid w:val="001D09C7"/>
     <w:rsid w:val="001D4E4F"/>
     <w:rsid w:val="00212636"/>
     <w:rsid w:val="00224183"/>
     <w:rsid w:val="00236E15"/>
     <w:rsid w:val="0028219A"/>
     <w:rsid w:val="00292F1C"/>
     <w:rsid w:val="002A506C"/>
     <w:rsid w:val="002D5D1D"/>
     <w:rsid w:val="00303BAB"/>
     <w:rsid w:val="00306427"/>
     <w:rsid w:val="003437D5"/>
     <w:rsid w:val="00353257"/>
     <w:rsid w:val="00360840"/>
     <w:rsid w:val="00361460"/>
+    <w:rsid w:val="0037014F"/>
     <w:rsid w:val="00372921"/>
     <w:rsid w:val="00381E97"/>
     <w:rsid w:val="003958DD"/>
     <w:rsid w:val="003B6204"/>
     <w:rsid w:val="003C11A2"/>
     <w:rsid w:val="003D050E"/>
     <w:rsid w:val="003D13DE"/>
     <w:rsid w:val="003D31DA"/>
     <w:rsid w:val="003F51E1"/>
     <w:rsid w:val="00422C84"/>
     <w:rsid w:val="0043259C"/>
     <w:rsid w:val="004538B8"/>
     <w:rsid w:val="00465ADB"/>
     <w:rsid w:val="00471AE2"/>
     <w:rsid w:val="00475260"/>
     <w:rsid w:val="004774C7"/>
     <w:rsid w:val="00497ED6"/>
     <w:rsid w:val="004A58D8"/>
     <w:rsid w:val="004B7F5F"/>
     <w:rsid w:val="004C2158"/>
     <w:rsid w:val="004C5B97"/>
     <w:rsid w:val="00507CCA"/>
     <w:rsid w:val="00563A92"/>
     <w:rsid w:val="00571586"/>
     <w:rsid w:val="00571E55"/>
     <w:rsid w:val="005959B3"/>
     <w:rsid w:val="005A2FEF"/>
     <w:rsid w:val="005A5319"/>
     <w:rsid w:val="005B5D52"/>
     <w:rsid w:val="005C1A7A"/>
     <w:rsid w:val="005E2B56"/>
     <w:rsid w:val="005E3A45"/>
     <w:rsid w:val="005E4690"/>
     <w:rsid w:val="005F79B3"/>
+    <w:rsid w:val="0060071C"/>
     <w:rsid w:val="00631841"/>
     <w:rsid w:val="00674AD1"/>
     <w:rsid w:val="00681E0B"/>
     <w:rsid w:val="00682BF2"/>
     <w:rsid w:val="00685AD1"/>
     <w:rsid w:val="006901F0"/>
     <w:rsid w:val="00692DCF"/>
     <w:rsid w:val="006A3835"/>
     <w:rsid w:val="006B3E12"/>
     <w:rsid w:val="006D73E5"/>
     <w:rsid w:val="00701A6E"/>
     <w:rsid w:val="00707590"/>
     <w:rsid w:val="0073639B"/>
     <w:rsid w:val="00752C8D"/>
     <w:rsid w:val="007607E4"/>
     <w:rsid w:val="00767DF6"/>
     <w:rsid w:val="007743A9"/>
     <w:rsid w:val="00780CEB"/>
     <w:rsid w:val="0079533B"/>
     <w:rsid w:val="00795926"/>
     <w:rsid w:val="007E2613"/>
     <w:rsid w:val="007F0B95"/>
     <w:rsid w:val="007F7ACD"/>
     <w:rsid w:val="007F7ED3"/>
     <w:rsid w:val="008052C6"/>
@@ -8705,73 +8690,74 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="16FBDB15"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CC91FB01-0E65-476D-92D8-8EB8DD964B5C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9099,50 +9085,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normlny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F44736"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="sk-SK"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normlny"/>
     <w:next w:val="Normlny"/>
     <w:link w:val="Nadpis1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00C17324"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -10069,51 +10060,51 @@
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZvraznencitciaChar">
     <w:name w:val="Zvýraznená citácia Char"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:link w:val="Zvraznencitcia"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00C17324"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Intenzvnyodkaz">
+  <w:style w:type="character" w:styleId="Zvraznenodkaz">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00C17324"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="l5">
     <w:name w:val="l5"/>
     <w:basedOn w:val="Normlny"/>
     <w:rsid w:val="00C17324"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="l6">
     <w:name w:val="l6"/>
     <w:basedOn w:val="Normlny"/>
     <w:rsid w:val="00C17324"/>
@@ -10161,52 +10152,52 @@
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="awspan">
     <w:name w:val="awspan"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:rsid w:val="00D4272C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normlnywebov">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D4272C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Mention">
-    <w:name w:val="Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Zmienka1">
+    <w:name w:val="Zmienka1"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00212636"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:rsid w:val="00212636"/>
   </w:style>
   <w:style w:type="table" w:styleId="Mriekatabuky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlnatabuka"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00212636"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
@@ -10218,51 +10209,51 @@
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00B700BD"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="539632527">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="602804334">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10645,70 +10636,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5E34D61-2158-47C6-A34B-DB16015FD32B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1896</Words>
-  <Characters>10812</Characters>
+  <Words>1903</Words>
+  <Characters>10848</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>90</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kancelaria NRSR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12683</CharactersWithSpaces>
+  <CharactersWithSpaces>12726</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Škvareninová, Drahoslava</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>